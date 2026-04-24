--- v0 (2025-12-17)
+++ v1 (2026-04-24)
@@ -275,51 +275,51 @@
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ведомственными знаками отличия: медаль МЧС России «За отличие вликвидации последствий ЧС», медаль МЧС России «XXV лет МЧС России»,медаль МЧС России «За содружество во имя спасения», памятная медальМЧС России «100 лет горноспасательной службе», нагрудный знак«Шахтерская слава» III и II степеней, знак Горняцкая слава» III иII степеней, памятная медаль МЧС России «100 лет горноспасательнойслужбе».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2025</w:t>
+              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>