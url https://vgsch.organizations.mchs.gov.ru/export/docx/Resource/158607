--- v5 (2026-01-30)
+++ v6 (2026-04-01)
@@ -691,106 +691,106 @@
               <w:rPr/>
               <w:t xml:space="preserve">При министерствах цветной, черной металлургии, среднегомашиностроения, строительства, химической промышленности,гидроэнергетики, геологии и других, также организовались своиВГСЧ.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В составе министерства угольной промышленности СССР было созданоУправление ВГСЧ, в 1974 году переименованное во ВсесоюзноеУправление ВГСЧ. В 1988 году Всесоюзное Управление ВГСЧ угольнойпромышленности было расформировано и прямое централизованноеруководство горноспасательными частями было заменено нанормативно-методическое. В 1991 году создается Центральный штабВГСЧ угольной промышленности Минтопэнерго РФ, который руководитвсеми направлениями деятельности горноспасательных частей угольнойпромышленности. Структура, статус и функциональные обязанности ВГСЧбыли определены постановлением Правительства РФ от 25 июня 1992года № 432. С 1997 года ликвидируются штабы ВГСЧ областей ибассейнов, происходит реструктуризация ВГСЧ, сокращение частивзводов и укрупнение горноспасательных отрядов, которые сталиназываться отдельными. В 2002 году Центральный штаб ВГСЧ сталименоваться Федеральным Государственным Унитарным Предприятием(ФГУП) «ВГСЧ». В 2010 году на базе ФГУП «ВГСЧ» было организованоОАО «Военизированная горноспасательная, аварийно-спасательнаячасть». Руководителями службы в то время были Горбатов В.А. и СинА.Ф.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Профессиональная горноспасательная служба на подземномстроительстве была создана в 1979 году, когда по решениюПравительства бывшего СССР было организовано Управление горногонадзора и военизированных горноспасательных частей,специализирующееся на ведении горноспасательных работ встроительной отрасли. Федеральное государственное учреждение«Управление военизированных горноспасательных частей встроительстве» являлось профессиональной горноспасательной службойв транспортном строительстве, основной задачей которой являетсяобеспечение безопасности при сооружении подземных объектов ипроведение аварийно-спасательных работ в соответствии с Положениемо горноспасательной службе в транспортном строительстве,утвержденным постановлением Совета Министров - ПравительстваРоссийской Федерации от 08 июня 1993 № 540. Управлениедеятельностью подразделений осуществлялось по схеме: аппаратуправления ВГСЧ - штабы ВГСЧ - подразделения (ВГСВ, ВГСП).Руководителем службы является Александров А.В.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В 1988 году произошло объединение ВГСЧ министерств черной и цветнойметаллургии при Управлении охраны и спецчастей, которое в 1989 годубыло реорганизовано в ФГУП «Специализированное производственноеобъединение по обеспечению противоаварийной защиты предприятий«Металлургбезопасность» (ФГУП «СПО«Металлургбезопасность»).Руководителями службы в то время были Крохалев Б.Г. и ГульпаВ.К.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">В соответствии с приказом МЧС России от 23 декабря 2010 года № 677"О мероприятиях по совершенствованию деятельности военизированныхгорноспасательных частей МЧС России" образовано Федеральноегосударственное унитарное предприятие «Военизированнаягорноспасательная часть» путём объединения в единую структурусуществовавших ранее ОАО "ВГСЧ" и ФГУП «СПО«Металлургбезопасность».</w:t>
+              <w:t xml:space="preserve">В соответствии с приказом МЧС России от 23 декабря 2010 года № 677"О мероприятиях по совершенствованию деятельности военизированныхгорноспасательных частей МЧС России" образовано Федеральноегосударственное унитарное предприятие «Военизированнаягорноспасательная часть».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В соответствии с Указом Президента Российской Федерации от06.05.2010 №554 «О совершенствовании единой государственной системыпредупреждения и ликвидации чрезвычайных ситуаций» руководстводеятельностью отраслевых военизированных горноспасательных частей(ВГСЧ) возложено на МЧС России.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr/>
                 <w:t xml:space="preserve">Книги</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr/>
-                <w:t xml:space="preserve">Документальные фильмы</w:t>
+                <w:t xml:space="preserve">История филиалов</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr/>
-                <w:t xml:space="preserve">История филиалов</w:t>
+                <w:t xml:space="preserve">Документальные фильмы</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
@@ -841,51 +841,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="626C3227"/>
+    <w:nsid w:val="30233FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1127,51 +1127,51 @@
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:link w:val="Heading4Char"/>
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/istoriya-vgsch-predposylki-k-sozdaniyu-gornospasatelnoy-sluzhby/knigi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/istoriya-vgsch-predposylki-k-sozdaniyu-gornospasatelnoy-sluzhby/dokumentalnye-filmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/istoriya-vgsch-predposylki-k-sozdaniyu-gornospasatelnoy-sluzhby/istoriya-filialov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/istoriya-vgsch-predposylki-k-sozdaniyu-gornospasatelnoy-sluzhby/knigi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/istoriya-vgsch-predposylki-k-sozdaniyu-gornospasatelnoy-sluzhby/istoriya-filialov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/istoriya-vgsch-predposylki-k-sozdaniyu-gornospasatelnoy-sluzhby/dokumentalnye-filmy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>