--- v6 (2026-04-01)
+++ v7 (2026-04-21)
@@ -841,51 +841,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="30233FB0"/>
+    <w:nsid w:val="94839E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>