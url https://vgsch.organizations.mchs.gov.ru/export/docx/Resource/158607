--- v7 (2026-04-21)
+++ v8 (2026-06-10)
@@ -841,51 +841,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="94839E73"/>
+    <w:nsid w:val="4DC1EABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>