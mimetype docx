--- v8 (2026-06-10)
+++ v9 (2026-06-10)
@@ -841,51 +841,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4DC1EABB"/>
+    <w:nsid w:val="A86FB869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>