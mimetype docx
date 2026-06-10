--- v9 (2026-06-10)
+++ v10 (2026-06-10)
@@ -841,51 +841,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A86FB869"/>
+    <w:nsid w:val="1651E3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>