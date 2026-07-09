--- v10 (2026-06-10)
+++ v11 (2026-07-09)
@@ -841,51 +841,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1651E3D1"/>
+    <w:nsid w:val="F38A2E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>