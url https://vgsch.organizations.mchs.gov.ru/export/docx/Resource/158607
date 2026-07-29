--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -841,51 +841,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F38A2E22"/>
+    <w:nsid w:val="B623436C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>