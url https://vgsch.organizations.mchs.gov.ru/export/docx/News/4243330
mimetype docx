--- v0 (2026-05-29)
+++ v1 (2026-06-24)
@@ -129,57 +129,51 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Кузбасскийгосударственный технический университет имени Т.Ф. Горбачевасовместно с филиалом «Кемеровский ВГСО» ФГУП «ВГСЧ» реализуютпрограммы по подготовке горных инженеров. Работниками филиалапроводятся занятия со студентами в области аэрологии объектовподземных работ, разработки планов мероприятий по локализации иликвидации последствий аварий, организации и ведениигорноспасательных работ. Сотрудничество не ограничивается учебнымпроцессом: стороны ведут совместные научные исследования ипубликуют статьи.</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">За вклад в развитие взаимодействия, привлечение специалистовфилиала к учебному процессу, разработку пособий, а также заподготовку квалифицированных кадров для региона и обеспечениебезопасности горных работ с упором на практику в реальных условиях,ректор КузГТУ Яковлев А.Н. объявил благодарность командиру отрядафилиала «Кемеровский ВГСО» ФГУП «ВГСЧ» Ше Ю.В.</w:t>
+              <w:t xml:space="preserve">27 мая 2026года состоялись контрольные тактические учения, направленные наоценку готовности подразделений филиала «ВГСО Юга и Центра» ФГУП«ВГСЧ» к действиям при возникновении нештатных ситуаций. Личныйсостав филиала «ВГСО Юга и Центра» ФГУП «ВГСЧ» совместно ссотрудниками ГУ МЧС России по Белгородской области отработалликвидацию аварии в горных выработках участка капитальногостроительства (специализированной подземной дренажной шахты) АО«Стойленский ГОК». В мероприятии были задействованы три отделения икомандный состав филиала, а также одно отделение 57-й ПЧ ФГБУ «3отряд ФПС ГПС по Белгородской области».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>