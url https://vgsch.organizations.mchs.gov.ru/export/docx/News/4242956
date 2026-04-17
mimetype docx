--- v0 (2026-03-14)
+++ v1 (2026-04-17)
@@ -129,63 +129,57 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">С 11 по 13марта 2026 года в городе Новокузнецке состоялся семинар-совещаниена тему: «Актуальные вопросы медицинского обеспечения вдеятельности ФГУП «ВГСЧ». Мероприятие собрало ключевых специалистови руководителей медицинских служб из всех филиалов предприятия.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">В течение трех дней участники обсуждали широкий спектрпрофессиональных вопросов. Основное внимание было уделено анализутравматизма и заболеваемости как среди работников предприятия, таки на обслуживаемых опасных производственных объектах.</w:t>
+              <w:t xml:space="preserve">С 11 по 13марта 2026 года в городе Новокузнецке состоялся семинар-совещаниена тему: «Актуальные вопросы медицинского обеспечения вдеятельности ФГУП «ВГСЧ». Мероприятие собрало специалистов ируководителей медицинских служб из всех филиалов предприятия.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">В течение трех дней участники обсуждали широкий спектрпрофессиональных вопросов.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ключевыми темами для обсуждения стали:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">• Приведение ведомственных приказов в соответствие с актуальнымитребованиями Минздрава и МЧС России.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">• Проблемные вопросы учета этилового спирта и работы в системе«Честный знак».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">• Организация лицензирования медицинской деятельности и внедрениеэлектронных систем дистанционных медосмотров (ЭСМО), в частности,опыт филиала «ВГСО Прикамья» ФГУП «ВГСЧ».</w:t>
             </w:r>
@@ -208,56 +202,50 @@
               <w:t xml:space="preserve">• Использование современного оборудования, такого как ургентнаяультразвуковая диагностика и система автоматического непрямогомассажа сердца (LUCAS 3).</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">• Вопросы аккредитации работников медицинских служб филиаловпредприятия.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">• Вопросы автоматизации медицинского документооборота и работы впрограммном обеспечении «1С: Охрана труда ПРОФ».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Второй день совещания был посвящен не только теоретическимвопросам, но и практической работе. Участники ознакомились сорганизацией работы медицинских работников и условиями несенияслужбы во 2-м ВГСВ филиала «Новокузнецкий ВГСО», а также прошлипроцедуру определения тепловой устойчивости.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Завершился семинар-совещание 13 марта насыщенным теоретическим ипрактическим курсом по оказанию первой помощи пострадавшим, которыйпрошел на базе ФГКУ «Национальный горноспасательный центр».Участники детально разобрали изменения в нормативной базе иправовые аспекты, а также отработали практические приемы оказанияпервой помощи пострадавшим.</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Проведенное мероприятие позволило не только актуализировать знанияв области постоянно меняющегося законодательства, но и выработатьединые подходы к решению сложных задач медицинского обеспечения,обменяться передовым опытом между филиалами и наметить планы подальнейшему совершенствованию медицинской службы ФГУП «ВГСЧ».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>