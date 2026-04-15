--- v2 (2026-01-30)
+++ v3 (2026-04-15)
@@ -76,50 +76,56 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Первый заместитель генерального директора пооперативно-технической работе</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Кандидат технических наук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Руденко Виталий Александрович</w:t>
             </w:r>